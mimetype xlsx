--- v0 (2026-03-28)
+++ v1 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="686" uniqueCount="292">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -76,153 +76,310 @@
     <t>José Marra Nery</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei_no_01_de_2026_-_cria_vagas_chefe_secao_e_divisao.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei nº. 1078/2025 de 21 de janeiro de 2025 e dá outras providências”</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luiz Ramalho</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/5/projeto_de_lei_do_legislativo_02_2026__denominacao_estrada_-_luiz.docx_sapl.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de via pública municipal localizada no perímetro urbano_x000D_
 do Município de Araguaiana – MT, e dá outras providências”.</t>
   </si>
   <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_do_legislativo_03_2026__mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>“Declara de Utilidade Pública Municipal a Associação dos Pequenos Produtores Rurais_x000D_
+de Araguaiana – MT (APPRA).”</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_legislativo_04_2026_-_sintep_araguaiana.docx_site.pdf</t>
+  </si>
+  <si>
+    <t>“Declara de Utilidade Pública Municipal o Sindicato dos Trabalhadores do Ensino_x000D_
+Público de Mato Grosso – SINTEP/MT, Subsede de Araguaiana/MT.”</t>
+  </si>
+  <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/24/projeto_de_lei_no_05__de_2026_-_abertura_creditos_por_superavit_financeiro_2025_-_araguaiana.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de Abertura de Crédito Adicional Especial por Superávit Financeiro, e dá outras providências”.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_do_legislativo_02_2026__denominacao_estrada_-_luiz.docx_sapl.pdf</t>
   </si>
   <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_10_de_2026_-_loa_remanejamento_transposicao_e_realocacao_-_araguaiana.docx_site.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre autorização para efetuar Transposição, Remanejamento ou Transferências de_x000D_
+Recursos dentro do Orçamento Programa de 2026”.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_lei_no_10_de_2026_-_loa_remanejamento_transposicao_e_realocacao_-_araguaiana.docx_site.pdf</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/60/projeto_de_lei_no_10_de_2026_-_loa_remanejamento_transposicao_e_realocacao_-_araguaiana.docx_site.pdf</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/66/20260406_111151.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZO O PODER EXECUTIVO MUNICIPAL A PROCEDER AO PAGAMENTO DE INDENIZAÇÃO DECORRENTE DE DESAPROPRIAÇÃO AMIGAVEL.</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
     <t>13</t>
   </si>
   <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/67/20260406_111222.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N13 2026 QUE DISPOE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CREDIO ADICIONAL ESPECIAL E DA OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/70/projeto_de_lei_20_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Cumprimentando-o e saúdo a V. Senhoria, e cumpre-me através do presente_x000D_
+encaminhar a esta Augusta Casa de Leis, o Projeto de Lei nº 20/2026 “referente_x000D_
+Autorização de Abertura de Credito Adicional Especial no orçamento corrente, e inclusão_x000D_
+de metas, ações e Programas no PPA 2026/2029 e LDO/2026”</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Encaminho à apreciação desta Augusta Casa de Leis, nos termos da Lei nº_x000D_
+4.320/1964 e da Lei Orgânica do Município, o Projeto de Lei nº 19/2026, que dispõe sobre_x000D_
+a abertura de Crédito Adicional Especial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/72/projeto_de_lei_18_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Cumpre-me por meio do presente encaminhar a esta Augusta Casa de Leis, o Projeto_x000D_
+de Lei Municipal n.º 18, de 27 de abril de 2026 – que “Altera a redação da Lei_x000D_
+Municipal n.º 669, de 13 de maio de 2015, que institui o Regime Próprio de Previdência_x000D_
+Social do Município de Araguaiana/MT e, dá outras providências” – para a devida_x000D_
+apreciação e deliberação pelo soberano plenário deste parlamento.</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Maximino</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/79/projeto_de_lei_do_legislativo_05_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a inclusão da Cavalgada de Araguaiana e da_x000D_
+tradição da Queima do Alho no Calendário Oficial de_x000D_
+Eventos do Município de Araguaiana, e dá outras_x000D_
+providências.”</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_19_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/97/projeto_de_lei_19_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a autorização de Abertura de Crédito_x000D_
+Adicional Especial, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/98/projeto_de_lei_20_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a autorização de Abertura de Crédito_x000D_
+Adicional Especial, e inclusão de metas, ações e_x000D_
+programas no PPA 2026/2029 e LDO 2026, e dá_x000D_
+outras providências”.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/90/projeto_de_lei_do_legislativo_05_de_2026_sapl.pdf</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alberto Ribeiro</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://sapl.araguaiana.mt.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais,_x000D_
 vem respeitosamente REQUERER informações sobre pagamentos realizados a senhora_x000D_
 Kananda Rodrigues Alves, através da secretaria de Administração, referente a prestação_x000D_
 de serviço junto ao Comitê Previdenciário</t>
-  </si>
-[...1 lines deleted...]
-    <t>14</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/14/req_02_2026_alberto.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais,_x000D_
 vem respeitosamente REQUERER informações detalhadas acerca do pagamento_x000D_
 efetuado por meio de nota fiscal, na data de 14/11/2025, ao senhor Amilton Aparecido_x000D_
 Amaral, no valor de R$ 9.473,68 (nove mil, quatrocentos e setenta e três reais e sessenta_x000D_
 e oito centavos), referente à reforma da ponte do Córrego do Buriti.</t>
   </si>
   <si>
-    <t>15</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/15/req_03_2026_alberto.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais,_x000D_
 vem respeitosamente REQUERER o encaminhamento a esta Casa de Leis o processo_x000D_
 completo referente ao Pregão Presencial nº 03/2023, Processo Licitatório nº 04/2023, que_x000D_
 resultou no Contrato nº 19/2023, firmado com a empresa SANDRO PERES XAVIER –_x000D_
 ME, cujo objeto foi a aquisição e transporte de material de pavimentação asfáltica.</t>
   </si>
   <si>
-    <t>17</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/17/req_04_2026_alberto.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais,_x000D_
 vem respeitosamente REQUERER, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal de Araguaiana – MT Sr. José Marra Nery, a concessão de uma V.I (Verba_x000D_
 Indenizatória aos Conselheiros Tutelares do Município, no valor de R$ 800,00 (oitocentos_x000D_
 reais).</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/18/req_05_2026_alberto.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>19</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais,_x000D_
 vem respeitosamente REQUERER, que seja encaminhado expediente ao Prefeito_x000D_
 Municipal de Araguaiana – MT Sr. José Marra Nery, a criação de 04 (quatro) vagas para_x000D_
 o cargo de Maqueiro, destinadas ao atendimento do Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>31</t>
-  </si>
-[...1 lines deleted...]
-    <t>7</t>
   </si>
   <si>
     <t>Juarez</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/31/requerimento_006_de_2026_juarez_gomes._pdf.pdf</t>
   </si>
   <si>
     <t>Requerimento nº. 006/2026_x000D_
 Autor: Juarez Gomes da Silva_x000D_
 Exmo. Senhor Presidente e Senhores Vereadores,_x000D_
 Senhor Presidente,_x000D_
 O Vereador que este subscreve, no uso de suas atribuições legais e regimentais,_x000D_
 vem respeitosamente REQUERER, ao Poder Executivo Municipal, por meio da_x000D_
 Secretaria Municipal de Administração e da Secretaria Municipal de Educação, que sejam_x000D_
 encaminhadas a esta Casa Legislativa informações e documentos oficiais que comprovem_x000D_
 a última elevação de nível dos professores da rede pública municipal de ensino de_x000D_
 Araguaiana–MT.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>8</t>
   </si>
@@ -234,83 +391,137 @@
 respeitosamente à presença de Vossa Excelência, requerer que seja realizada_x000D_
 manutenção no Estádio Ferletão, contemplando os seguintes serviços:</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Leidmar</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/36/requerimento_08_leidmar_pdf.pdf</t>
   </si>
   <si>
     <t>respeitosamente à presença de Vossa Excelência, requerer que seja realizada_x000D_
 contratação emergencial de transporte escolar para a região da Bacaba, a fim de atender_x000D_
 os alunos da referida localidade até que seja concluído o processo licitatório para nova_x000D_
 contratação do serviço de transporte escolar.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
 respeitosamente à presença de Vossa Excelência, requerer que que seja providenciada a_x000D_
 instalação de caçambas para o armazenamento adequado do lixo na Volta Grande</t>
   </si>
   <si>
     <t>44</t>
-  </si>
-[...1 lines deleted...]
-    <t>11</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/44/requerimento_10_2026_alberto.docx_sapl.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que seja encaminhado_x000D_
 expediente ao Excelentíssimo Prefeito Municipal José Marra Nery e à Secretaria_x000D_
 Municipal de Obras do Município de Araguaiana – MT, solicitando esclarecimentos_x000D_
 acerca da cobrança realizada para abertura de covas no Cemitério Municipal.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento_11_2026_juarez.docx_sapl.pdf</t>
   </si>
   <si>
     <t>Requeiro o envio a esta Casa de Leis do relatório completo da folha de pagamento do FUNDEB 75% e FUNDEB 25%, bem como o relatório detalhado da remuneração de todos os profissionais da educação, referentes aos anos de 2024 e 2025, no âmbito do Município de Araguaiana – MT.</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/63/requerimento_13_2026_alberto.docx_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja concedida uma bonificação no valor de R$ 500,00 (quinhentos reais)_x000D_
+aos motoristas do transporte escolar do município.</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento_14_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais,_x000D_
+submete à apreciação do Plenário o presente REQUERIMENTO REGIMENTAL, para_x000D_
+que, após aprovado por esta Casa de Leis, seja encaminhado ao Excelentíssimo Senhor_x000D_
+Prefeito Municipal de Araguaiana-MT, José Marra Nery, a fim de que sejam adotadas,_x000D_
+com urgência, todas as providências administrativas, financeiras e legais cabíveis para a_x000D_
+imediata aplicação do Piso Salarial Nacional do Magistério aos professores contratados_x000D_
+temporariamente pela rede pública municipal de ensino._x000D_
+JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/75/requerimento_15_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve, requer a mesa diretora da Câmara Municipal, depois_x000D_
+de ouvir o Soberano Plenário, que seja encaminhado expediente ao Excelentíssimo_x000D_
+Senhor Prefeito Municipal José Marra Nery com cópia ao Secretário de Administração_x000D_
+José Marques o seguinte pedido.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/95/requerimento_16_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, requeiro à Mesa Diretora, após ouvido o Soberano_x000D_
+Plenário, que seja convocado o Engenheiro Arthur Wulick para comparecer a esta_x000D_
+Casa de Leis, a fim de prestar esclarecimentos acerca das aquisições de janelas_x000D_
+destinadas às 50 (cinquenta) unidades habitacionais que se encontram em fase de_x000D_
+construção no município de Araguaiana – MT.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/96/requerimento_17_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/102/requerimento_18_de_2026_sapl_1.pdf</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vicente Pereira</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao_001_2026_autor_vicente_e_juarez.pdf</t>
   </si>
   <si>
     <t>Indicação nº. 001/2026_x000D_
 Autores: Vicente Pereira do Rosário e Juarez Gomes da Silva_x000D_
 Exmo. Senhor Presidente e Senhores Vereadores,_x000D_
 Indico a mesa na forma regimental após ouvir o Soberano Plenário, que seja_x000D_
 encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal José Marra Nery_x000D_
 o seguinte pedido._x000D_
 Solicitamos ao Poder Executivo Municipal que sejam adotadas as providências_x000D_
 necessárias para a implantação de um loteamento urbano na área conhecida como Campo_x000D_
@@ -406,92 +617,155 @@
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/42/indicacao_09_de_2026_alberto.docx_sapl.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria_x000D_
 Municipal de Obras a realização de serviços de recuperação da estrada e implantação de_x000D_
 drenagem na via que liga o Bairro Saveco ao Bairro Cachoeirinha, no perímetro urbano_x000D_
 do Município de Araguaiana – MT.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_10_de_2026_alberto.docx_sapl.pdf</t>
   </si>
   <si>
     <t>Indico a mesa na forma regimental após ouvir o Soberano Plenário, que seja_x000D_
 encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal José Marra Nery_x000D_
 e a Secretaria Municipal de Obras o seguinte pedido.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>Maximino</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_11_de_2026_maximino.docx_sapl.pdf</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_12_de_2026_juarez.docxn_sapl.pdf</t>
   </si>
   <si>
     <t>Indico a mesa na forma regimental após ouvir o Soberano Plenário, que seja_x000D_
 encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal José Marra Nery_x000D_
 o seguinte pedido.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/48/indicacoa_13_alberto_sapl.pdf</t>
   </si>
   <si>
     <t>Indico a mesa na forma regimental após ouvir o Soberano Plenário, que seja_x000D_
 encaminhada a presente Indicação ao Excelentíssimo Senhor Prefeito Municipal José_x000D_
 Marra Nery e à Secretaria Municipal de Desenvolvimento Econômico, para que seja_x000D_
 realizado um estudo de viabilidade para a criação do “Bailão da Terceira Idade”, a ser_x000D_
 realizado uma vez por mês no município de Araguaiana – MT.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_14_dede_sapl.pdf</t>
   </si>
   <si>
     <t>Indico a mesa na forma regimental após ouvir o Soberano Plenário, que seja_x000D_
 encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal José Marra Nery,_x000D_
 com cópia ao setor competente da Administração Municipal, solicitando a reforma e_x000D_
 ampliação da pracinha localizada na rotatória do Tuiuiú, neste município</t>
   </si>
   <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/62/indicacao_15_de_2026_alberto_e_leidmar.docx_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indicam que seja realizada a mudança do ponto de ônibus da linha da cidade,_x000D_
+atualmente localizado no “Bar do Eterno”, para que passe a ser em frente à Igreja_x000D_
+Assembleia de Deus – CEADSETA, atendendo solicitação dos pais de alunos residentes_x000D_
+no bairro Saveco.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/100/indicacao_16_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, na forma regimental, após ouvido o Soberano Plenário, que seja_x000D_
+encaminhada a presente Indicação ao Excelentíssimo Senhor Prefeito Municipal, José_x000D_
+Marra Nery, bem como ao Secretário Municipal de Obras, Carlos Diniz, com o seguinte_x000D_
+pedido:</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/101/indicacao_17_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, na forma regimental, após ouvido o Soberano Plenário, que seja_x000D_
+encaminhada a presente Indicação ao Excelentíssimo Senhor Prefeito Municipal, José_x000D_
+Marra Nery, bem como à Secretaria Municipal de Urbanismo, com o seguinte pedido:</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/107/indicacao_18_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de levantamento técnico e instalação de iluminação pública entre_x000D_
+a Rua 1 e a Rua 2, no Bairro Cachoeirinha (da residência do senhor Ênio e dona Nedi até_x000D_
+a residência do senhor Zelito Pescador)</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/108/indicacao_20_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Manutenção urgente com limpeza e cascalhamento no descedor do Setor_x000D_
+Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/109/indicacao_20_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicitação de medidas administrativas para transformação em mão única da Rua_x000D_
+João Pinheiro, localizada no Centro Antigo, entre o Hotel Ipê do Araguaia e a Orla Portuária.</t>
+  </si>
+  <si>
     <t>50</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Juarez, Keliton, Valdemar Saldanha, Vicente Pereira</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/50/projeto_resolucao_regulamenta_ouvidoria_cm__araguaiana.docx_sapl.pdf</t>
   </si>
   <si>
     <t>Regulamenta a atuação da Ouvidoria do_x000D_
 Poder Legislativo Municipal de Araguaiana /MT, nos_x000D_
 termos da Lei Federal nº 13.460/2017 (Capítulos III e_x000D_
 IV) e da Resolução nº 03/2021.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PLP</t>
@@ -514,50 +788,139 @@
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Títulos de Cidadão_x000D_
 Araguaianense Moção de Aplausos e dá outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/12/projeto_de_decreto_legislativo_no_02_de_2026_maximino.docx_sapl.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Títulos de Cidadão_x000D_
 Araguaianense e dá outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/49/projeto_de_decreto_legislativo_no_02_de_2026_maximino.docx_sapl.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de Títulos de Cidadão_x000D_
 Araguaianense e dá outras providências”.</t>
   </si>
   <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/103/projeto_de_decreto_legislativo_04_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>“Concede Honra ao Mérito ao Vereador Vicente_x000D_
+Pereira do Rosário e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/104/projeto_de_decreto_legislativo_05_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de Títulos de Cidadão_x000D_
+Araguaianense e dá outras providências”._x000D_
+A MESA DIRETORA da Câmara Municipal de Araguaiana, Estado de Mato_x000D_
+Grosso, no uso de suas atribuições que lhe confere o Regimento Interno, faz saber que o_x000D_
+Plenário Aprovou e fica promulgado o Presente Decreto Legislativo:</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_decreto_06_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/112/projeto_de_decreto_07_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/113/projeto_de_decreto_08_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/114/projeto_de_decreto_09_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/65/mocao_02__de_2025_juarez.docx_sapl.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Araguaiana, por iniciativa do Vereador Juarez Gomes da Silva,_x000D_
+vem, por meio desta, expressar MOÇÃO DE APLAUSOS à guarnição da Polícia Militar_x000D_
+de Araguaiana-MT, em reconhecimento à atuação eficiente e exemplar na recuperação de_x000D_
+motocicleta, ocorrida no dia 03 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/78/mocao_de_aplausos_03_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Araguaiana – MT, por iniciativa do vereador Alberto_x000D_
+Ribeiro da Costa, vem com grande satisfação, manifestar Moção de Aplausos ao Senhor_x000D_
+Wilson de Carvalho, em reconhecimento ao relevante investimento realizado em nosso_x000D_
+município, por meio da implantação do Hotel Ypê do Araguaia.</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/81/mocao_de_aplausos_03_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/92/mocao_de_aplausos_03_de_2026_sapl.pdf</t>
+  </si>
+  <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/10/ata_pdf_09_02_2026.pdf</t>
   </si>
   <si>
     <t>Ata da segunda (02º) Sessão Extraordinária da Câmara Municipal de Araguaiana_x000D_
 - MT, do Biênio 2025/2026, realizada as nove horas (09:00) horas da manhã do dia doze_x000D_
 de dezembro de dois mil e vinte e cinco (12/12/2025),</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Secretária Legislativa - SLEG</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/25/ata_da_01_sessao_ordinaria_de_2026_1.pdf</t>
   </si>
   <si>
     <t>Ata da primeira (01) Sessão Ordinária da Câmara Municipal de Araguaiana - MT,_x000D_
 do Biênio 2025/2026, realizada as vinte horas (20:00) horas do dia dois de fevereiro de_x000D_
@@ -588,64 +951,146 @@
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/47/ata_da_5_sessao_ordinaria_2026.pdf</t>
   </si>
   <si>
     <t>ATA DA TERCEIRA (04ª) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ARAGUAIANA – MT BIÊNIO 2025/2026</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/53/ata_da_5_sessao_ordinaria_2026_-.pdf</t>
   </si>
   <si>
     <t>ATA DA QUINTA (05ª) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ARAGUAIANA – MT BIÊNIO 2025/2026</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/54/ata_da_6_sessao_ordinaria23_03__2026.docx_sapl.pdf</t>
   </si>
   <si>
     <t>ATA DA SEXTA (06ª) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
 ARAGUAIANA – MT BIÊNIO 2025/2026</t>
   </si>
   <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/61/ata_da_7_sessao_ordinaria_24_03__2026.docx_sapl_1.pdf</t>
+  </si>
+  <si>
+    <t>(07ª) Sessão Ordinária do Biênio 2025/2026.</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>ATA DA 8º SESSÃO ORDINÁRIA 06/04/2026.</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/69/ata_da_10a_sessao_ordinaria_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA (10ª) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE_x000D_
+ARAGUAIANA – MT, BIÊNIO 2025/2026</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>ATA DA PRIMEIRA (01ª) SESSÃO EXTRAORDINÁRIA DA CÂMARA_x000D_
+MUNICIPAL DE ARAGUAIANA – MT, BIÊNIO 2025/2026</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/91/ata_da_10a_sessao_ordinaria_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/99/ata_da_10a_sessao_ordinaria_de_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/106/ata_da_11o_sessao_ordinaria_de_2026._sapl.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA PRIMEIRA (11ª) SESSÃO ORDINÁRIA DA CÂMARA_x000D_
+MUNICIPAL DE ARAGUAIANA – MT, BIÊNIO 2025/2026</t>
+  </si>
+  <si>
     <t>30</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/30/oficio_21_do_exeecutivo.pdf</t>
   </si>
   <si>
     <t>Oficio Nº 21/2026 do Executivo _x000D_
 Solicitando a retirada do Projeto de Lei Municipal Nº03/2026.</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>PCET</t>
+  </si>
+  <si>
+    <t>PROCESSO CODIGO DE ÉTICA</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/64/processo_cod_etica_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Votação ao relatoriofinal do processo 01/2025  -  Código de Ética e Decoro_x000D_
+Parlamentar (Resolução nº 001/2025).</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/105/projeto_de_lei_do_legislativo_05_de_2026_sapl.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -949,62 +1394,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei_no_01_de_2026_-_cria_vagas_chefe_secao_e_divisao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/5/projeto_de_lei_do_legislativo_02_2026__denominacao_estrada_-_luiz.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/24/projeto_de_lei_no_05__de_2026_-_abertura_creditos_por_superavit_financeiro_2025_-_araguaiana.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_do_legislativo_02_2026__denominacao_estrada_-_luiz.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/14/req_02_2026_alberto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/15/req_03_2026_alberto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/17/req_04_2026_alberto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/18/req_05_2026_alberto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/31/requerimento_006_de_2026_juarez_gomes._pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/35/requerimento_07_juarez_pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/36/requerimento_08_leidmar_pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/44/requerimento_10_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento_11_2026_juarez.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao_001_2026_autor_vicente_e_juarez.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/28/indicacao_03_de_2026_luiz.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_04_gagau.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/34/indicacao_05_valdemar_saldanha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/37/indicacao_06_de_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_08_de_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/42/indicacao_09_de_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_10_de_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_11_de_2026_maximino.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_12_de_2026_juarez.docxn_sapl.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/48/indicacoa_13_alberto_sapl.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_14_dede_sapl.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/50/projeto_resolucao_regulamenta_ouvidoria_cm__araguaiana.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei_no_06_de_2026_emendas_-_abertura_creditos_por_superavit_financeiro_2025_-_araguaiana.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/12/projeto_de_decreto_legislativo_no_02_de_2026_maximino.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/49/projeto_de_decreto_legislativo_no_02_de_2026_maximino.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/10/ata_pdf_09_02_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/25/ata_da_01_sessao_ordinaria_de_2026_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/32/ata_da_terceira_sessao_ordinaria_2026__modelo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/40/ata_da_terceira_sessao_ordinaria_2026__modelo_-_copia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/47/ata_da_5_sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/53/ata_da_5_sessao_ordinaria_2026_-.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/54/ata_da_6_sessao_ordinaria23_03__2026.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/30/oficio_21_do_exeecutivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei_no_01_de_2026_-_cria_vagas_chefe_secao_e_divisao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/5/projeto_de_lei_do_legislativo_02_2026__denominacao_estrada_-_luiz.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/57/projeto_de_lei_do_legislativo_03_2026__mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_legislativo_04_2026_-_sintep_araguaiana.docx_site.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/24/projeto_de_lei_no_05__de_2026_-_abertura_creditos_por_superavit_financeiro_2025_-_araguaiana.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_do_legislativo_02_2026__denominacao_estrada_-_luiz.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_no_10_de_2026_-_loa_remanejamento_transposicao_e_realocacao_-_araguaiana.docx_site.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_de_lei_no_10_de_2026_-_loa_remanejamento_transposicao_e_realocacao_-_araguaiana.docx_site.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/60/projeto_de_lei_no_10_de_2026_-_loa_remanejamento_transposicao_e_realocacao_-_araguaiana.docx_site.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/66/20260406_111151.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/67/20260406_111222.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/70/projeto_de_lei_20_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/72/projeto_de_lei_18_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/79/projeto_de_lei_do_legislativo_05_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_19_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/97/projeto_de_lei_19_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/98/projeto_de_lei_20_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/90/projeto_de_lei_do_legislativo_05_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/14/req_02_2026_alberto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/15/req_03_2026_alberto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/17/req_04_2026_alberto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/18/req_05_2026_alberto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/31/requerimento_006_de_2026_juarez_gomes._pdf.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/35/requerimento_07_juarez_pdf.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/36/requerimento_08_leidmar_pdf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/44/requerimento_10_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/52/requerimento_11_2026_juarez.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/63/requerimento_13_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento_14_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/75/requerimento_15_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/95/requerimento_16_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/96/requerimento_17_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/102/requerimento_18_de_2026_sapl_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao_001_2026_autor_vicente_e_juarez.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/28/indicacao_03_de_2026_luiz.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_04_gagau.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/34/indicacao_05_valdemar_saldanha.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/37/indicacao_06_de_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/41/indicacao_08_de_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/42/indicacao_09_de_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_10_de_2026_alberto.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_11_de_2026_maximino.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_12_de_2026_juarez.docxn_sapl.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/48/indicacoa_13_alberto_sapl.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_14_dede_sapl.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/62/indicacao_15_de_2026_alberto_e_leidmar.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/100/indicacao_16_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/101/indicacao_17_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/107/indicacao_18_de_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/108/indicacao_20_de_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/109/indicacao_20_de_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/50/projeto_resolucao_regulamenta_ouvidoria_cm__araguaiana.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei_no_06_de_2026_emendas_-_abertura_creditos_por_superavit_financeiro_2025_-_araguaiana.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/12/projeto_de_decreto_legislativo_no_02_de_2026_maximino.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/49/projeto_de_decreto_legislativo_no_02_de_2026_maximino.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/103/projeto_de_decreto_legislativo_04_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/104/projeto_de_decreto_legislativo_05_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_decreto_06_de_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/112/projeto_de_decreto_07_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/113/projeto_de_decreto_08_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/114/projeto_de_decreto_09_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/65/mocao_02__de_2025_juarez.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/78/mocao_de_aplausos_03_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/81/mocao_de_aplausos_03_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/92/mocao_de_aplausos_03_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/10/ata_pdf_09_02_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/25/ata_da_01_sessao_ordinaria_de_2026_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/32/ata_da_terceira_sessao_ordinaria_2026__modelo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/40/ata_da_terceira_sessao_ordinaria_2026__modelo_-_copia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/47/ata_da_5_sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/53/ata_da_5_sessao_ordinaria_2026_-.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/54/ata_da_6_sessao_ordinaria23_03__2026.docx_sapl.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/61/ata_da_7_sessao_ordinaria_24_03__2026.docx_sapl_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/69/ata_da_10a_sessao_ordinaria_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/91/ata_da_10a_sessao_ordinaria_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/99/ata_da_10a_sessao_ordinaria_de_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/106/ata_da_11o_sessao_ordinaria_de_2026._sapl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/30/oficio_21_do_exeecutivo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/64/processo_cod_etica_sapl.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araguaiana.mt.leg.br/media/sapl/public/materialegislativa/2026/105/projeto_de_lei_do_legislativo_05_de_2026_sapl.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H44"/>
+  <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="171.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="251.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1056,1123 +1501,2293 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="H15" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>66</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H17" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>79</v>
-      </c>
-[...16 lines deleted...]
-        <v>31</v>
       </c>
       <c r="H19" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H20" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" t="s">
         <v>84</v>
       </c>
-      <c r="B21" t="s">
-[...9 lines deleted...]
-        <v>75</v>
+      <c r="F21" t="s">
+        <v>85</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E22" t="s">
+        <v>84</v>
+      </c>
+      <c r="F22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B22" t="s">
-[...11 lines deleted...]
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E23" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F23" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="H23" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E24" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="H24" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E25" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F25" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="H25" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E26" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="H26" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E27" t="s">
-        <v>75</v>
+        <v>84</v>
+      </c>
+      <c r="F27" t="s">
+        <v>96</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="H27" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E28" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="H28" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E29" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F29" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="H29" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F30" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="H30" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E31" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>85</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="H31" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D32" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="E32" t="s">
-        <v>119</v>
+        <v>84</v>
       </c>
       <c r="F32" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="H32" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>83</v>
       </c>
       <c r="E33" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="H33" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>66</v>
+        <v>119</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="E34" t="s">
-        <v>129</v>
+        <v>84</v>
+      </c>
+      <c r="F34" t="s">
+        <v>85</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>31</v>
+        <v>120</v>
       </c>
       <c r="H34" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="D35" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="E35" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="H35" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="D36" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="E36" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="F36" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="H36" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>128</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="E37" t="s">
-        <v>137</v>
+        <v>84</v>
+      </c>
+      <c r="F37" t="s">
+        <v>85</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="H37" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="D38" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="E38" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="F38" t="s">
-        <v>141</v>
+        <v>85</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="H38" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" t="s">
+        <v>134</v>
+      </c>
+      <c r="F39" t="s">
+        <v>135</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="E39" t="s">
+      <c r="H39" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E40" t="s">
-        <v>137</v>
+        <v>134</v>
+      </c>
+      <c r="F40" t="s">
+        <v>135</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>148</v>
+        <v>59</v>
       </c>
       <c r="H40" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D41" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E41" t="s">
-        <v>137</v>
+        <v>134</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="H41" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D42" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E42" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="H42" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E43" t="s">
-        <v>137</v>
+        <v>134</v>
+      </c>
+      <c r="F43" t="s">
+        <v>147</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="H43" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>150</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44" t="s">
+        <v>133</v>
+      </c>
+      <c r="E44" t="s">
+        <v>134</v>
+      </c>
+      <c r="F44" t="s">
+        <v>85</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H44" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>153</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45" t="s">
+        <v>133</v>
+      </c>
+      <c r="E45" t="s">
+        <v>134</v>
+      </c>
+      <c r="F45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H45" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>100</v>
+      </c>
+      <c r="D46" t="s">
+        <v>133</v>
+      </c>
+      <c r="E46" t="s">
+        <v>134</v>
+      </c>
+      <c r="F46" t="s">
+        <v>85</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H46" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>104</v>
+      </c>
+      <c r="D47" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" t="s">
+        <v>134</v>
+      </c>
+      <c r="F47" t="s">
+        <v>85</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="H47" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D48" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" t="s">
+        <v>134</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H48" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" t="s">
+        <v>133</v>
+      </c>
+      <c r="E49" t="s">
+        <v>134</v>
+      </c>
+      <c r="F49" t="s">
+        <v>67</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H49" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>166</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>46</v>
+      </c>
+      <c r="D50" t="s">
+        <v>133</v>
+      </c>
+      <c r="E50" t="s">
+        <v>134</v>
+      </c>
+      <c r="F50" t="s">
+        <v>96</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H50" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" t="s">
+        <v>133</v>
+      </c>
+      <c r="E51" t="s">
+        <v>134</v>
+      </c>
+      <c r="F51" t="s">
+        <v>85</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H51" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>172</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>54</v>
+      </c>
+      <c r="D52" t="s">
+        <v>133</v>
+      </c>
+      <c r="E52" t="s">
+        <v>134</v>
+      </c>
+      <c r="F52" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H52" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>58</v>
+      </c>
+      <c r="D53" t="s">
+        <v>133</v>
+      </c>
+      <c r="E53" t="s">
+        <v>134</v>
+      </c>
+      <c r="F53" t="s">
+        <v>85</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H53" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" t="s">
+        <v>133</v>
+      </c>
+      <c r="E54" t="s">
+        <v>134</v>
+      </c>
+      <c r="F54" t="s">
+        <v>85</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H54" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>181</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>66</v>
+      </c>
+      <c r="D55" t="s">
+        <v>133</v>
+      </c>
+      <c r="E55" t="s">
+        <v>134</v>
+      </c>
+      <c r="F55" t="s">
+        <v>85</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H55" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>184</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>71</v>
+      </c>
+      <c r="D56" t="s">
+        <v>133</v>
+      </c>
+      <c r="E56" t="s">
+        <v>134</v>
+      </c>
+      <c r="F56" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H56" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>187</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>74</v>
+      </c>
+      <c r="D57" t="s">
+        <v>133</v>
+      </c>
+      <c r="E57" t="s">
+        <v>134</v>
+      </c>
+      <c r="F57" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H57" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>190</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>78</v>
+      </c>
+      <c r="D58" t="s">
+        <v>133</v>
+      </c>
+      <c r="E58" t="s">
+        <v>134</v>
+      </c>
+      <c r="F58" t="s">
+        <v>67</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H58" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>193</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>194</v>
+      </c>
+      <c r="E59" t="s">
+        <v>195</v>
+      </c>
+      <c r="F59" t="s">
+        <v>196</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H59" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>199</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60" t="s">
+        <v>200</v>
+      </c>
+      <c r="E60" t="s">
+        <v>201</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H60" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>204</v>
+      </c>
+      <c r="E61" t="s">
+        <v>205</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H61" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>46</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" t="s">
+        <v>204</v>
+      </c>
+      <c r="E62" t="s">
+        <v>205</v>
+      </c>
+      <c r="F62" t="s">
+        <v>67</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H62" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>209</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>22</v>
+      </c>
+      <c r="D63" t="s">
+        <v>204</v>
+      </c>
+      <c r="E63" t="s">
+        <v>205</v>
+      </c>
+      <c r="F63" t="s">
+        <v>67</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H63" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>212</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>26</v>
+      </c>
+      <c r="D64" t="s">
+        <v>204</v>
+      </c>
+      <c r="E64" t="s">
+        <v>205</v>
+      </c>
+      <c r="F64" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H64" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>215</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" t="s">
+        <v>204</v>
+      </c>
+      <c r="E65" t="s">
+        <v>205</v>
+      </c>
+      <c r="F65" t="s">
+        <v>96</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H65" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>218</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66" t="s">
+        <v>204</v>
+      </c>
+      <c r="E66" t="s">
+        <v>205</v>
+      </c>
+      <c r="F66" t="s">
+        <v>147</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H66" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>220</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67" t="s">
+        <v>204</v>
+      </c>
+      <c r="E67" t="s">
+        <v>205</v>
+      </c>
+      <c r="F67" t="s">
+        <v>147</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H67" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>222</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>100</v>
+      </c>
+      <c r="D68" t="s">
+        <v>204</v>
+      </c>
+      <c r="E68" t="s">
+        <v>205</v>
+      </c>
+      <c r="F68" t="s">
+        <v>147</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H68" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>224</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>104</v>
+      </c>
+      <c r="D69" t="s">
+        <v>204</v>
+      </c>
+      <c r="E69" t="s">
+        <v>205</v>
+      </c>
+      <c r="F69" t="s">
+        <v>147</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H69" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>226</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>227</v>
+      </c>
+      <c r="E70" t="s">
+        <v>228</v>
+      </c>
+      <c r="F70" t="s">
+        <v>96</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H70" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>231</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" t="s">
+        <v>227</v>
+      </c>
+      <c r="E71" t="s">
+        <v>228</v>
+      </c>
+      <c r="F71" t="s">
+        <v>85</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H71" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>234</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>26</v>
+      </c>
+      <c r="D72" t="s">
+        <v>227</v>
+      </c>
+      <c r="E72" t="s">
+        <v>228</v>
+      </c>
+      <c r="F72" t="s">
+        <v>85</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H72" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>236</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>16</v>
+      </c>
+      <c r="D73" t="s">
+        <v>227</v>
+      </c>
+      <c r="E73" t="s">
+        <v>228</v>
+      </c>
+      <c r="F73" t="s">
+        <v>85</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H73" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>40</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>238</v>
+      </c>
+      <c r="E74" t="s">
+        <v>239</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H74" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>242</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>238</v>
+      </c>
+      <c r="E75" t="s">
+        <v>239</v>
+      </c>
+      <c r="F75" t="s">
+        <v>243</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H75" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>246</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>22</v>
+      </c>
+      <c r="D76" t="s">
+        <v>238</v>
+      </c>
+      <c r="E76" t="s">
+        <v>239</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H76" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>249</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>26</v>
+      </c>
+      <c r="D77" t="s">
+        <v>238</v>
+      </c>
+      <c r="E77" t="s">
+        <v>239</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H77" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>252</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" t="s">
+        <v>238</v>
+      </c>
+      <c r="E78" t="s">
+        <v>239</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H78" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>255</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79" t="s">
+        <v>238</v>
+      </c>
+      <c r="E79" t="s">
+        <v>239</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H79" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>258</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80" t="s">
+        <v>238</v>
+      </c>
+      <c r="E80" t="s">
+        <v>239</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H80" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>100</v>
+      </c>
+      <c r="D81" t="s">
+        <v>238</v>
+      </c>
+      <c r="E81" t="s">
+        <v>239</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H81" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>264</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>104</v>
+      </c>
+      <c r="D82" t="s">
+        <v>238</v>
+      </c>
+      <c r="E82" t="s">
+        <v>239</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H82" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>266</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83" t="s">
+        <v>238</v>
+      </c>
+      <c r="E83" t="s">
+        <v>239</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H83" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>269</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>43</v>
+      </c>
+      <c r="D84" t="s">
+        <v>238</v>
+      </c>
+      <c r="E84" t="s">
+        <v>239</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H84" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>271</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>46</v>
+      </c>
+      <c r="D85" t="s">
+        <v>238</v>
+      </c>
+      <c r="E85" t="s">
+        <v>239</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H85" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>273</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>50</v>
+      </c>
+      <c r="D86" t="s">
+        <v>238</v>
+      </c>
+      <c r="E86" t="s">
+        <v>239</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H86" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>275</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>54</v>
+      </c>
+      <c r="D87" t="s">
+        <v>238</v>
+      </c>
+      <c r="E87" t="s">
+        <v>239</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H87" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>278</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>8</v>
       </c>
-      <c r="D44" t="s">
-[...5 lines deleted...]
-      <c r="F44" t="s">
+      <c r="D88" t="s">
+        <v>279</v>
+      </c>
+      <c r="E88" t="s">
+        <v>280</v>
+      </c>
+      <c r="F88" t="s">
         <v>13</v>
       </c>
-      <c r="G44" s="1" t="s">
-[...3 lines deleted...]
-        <v>163</v>
+      <c r="G88" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H88" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>283</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>284</v>
+      </c>
+      <c r="E89" t="s">
+        <v>285</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H89" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>288</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>16</v>
+      </c>
+      <c r="D90" t="s">
+        <v>289</v>
+      </c>
+      <c r="E90" t="s">
+        <v>290</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H90" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>